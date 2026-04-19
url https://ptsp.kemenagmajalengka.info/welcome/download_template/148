--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{97E6857D-858C-43E0-A157-5005E78A35AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14781958-4C39-4DB7-9491-6ECD5ACA8CF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PPPK" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="64">
   <si>
     <t>ANAK LAMPIRAN 1.b</t>
   </si>
   <si>
     <t>PERATURAN BADAN KEPEGAWAIAN NEGARA</t>
   </si>
   <si>
     <t>REPUBLIK INDONESIA</t>
   </si>
   <si>
     <t xml:space="preserve">TENTANG </t>
   </si>
   <si>
     <t>Kepada</t>
   </si>
   <si>
     <t>Yth. Kepala Kantor Kementerian Agama Kabupaten Majalengka</t>
   </si>
   <si>
     <t>di</t>
   </si>
   <si>
     <t>Majalengka</t>
   </si>
   <si>
@@ -70,217 +70,199 @@
   <si>
     <t>I.     DATA PEGAWAI</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t xml:space="preserve">NIP </t>
   </si>
   <si>
     <t>Jabatan</t>
   </si>
   <si>
     <t>Masa Kerja</t>
   </si>
   <si>
     <t>Unit Kerja</t>
   </si>
   <si>
     <t>II.    JENIS CUTI YANG DIAMBIL**</t>
   </si>
   <si>
     <t>1.  Cuti Tahunan</t>
   </si>
   <si>
-    <t>2.  Cuti Besar</t>
-[...13 lines deleted...]
-  <si>
     <t>III.   ALASAN CUTI</t>
   </si>
   <si>
     <t>IV.  LAMANYA CUTI</t>
   </si>
   <si>
     <t>Selama</t>
   </si>
   <si>
-    <t>mulai tanggal</t>
-[...1 lines deleted...]
-  <si>
     <t>V.   CATATAN CUTI***</t>
   </si>
   <si>
-    <t>1.   CUTI TAHUNAN</t>
-[...16 lines deleted...]
-  <si>
     <t>N-2</t>
   </si>
   <si>
-    <t>4.  CUTI MELAHIRKAN</t>
-[...1 lines deleted...]
-  <si>
     <t>N-1</t>
   </si>
   <si>
-    <t>5.  CUTI KARENA ALASAN  PENTING</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
-    <t>6.  CUTI DI LUAR TANGGUNGAN  NEGARA</t>
-[...1 lines deleted...]
-  <si>
     <t>VI.  ALAMAT SELAMA MENJALANKAN CUTI</t>
   </si>
   <si>
     <t>TELP</t>
   </si>
   <si>
     <t>Hormat Saya,</t>
   </si>
   <si>
     <t>VII.  PERTIMBANGAN  ATASAN LANGSUNG**</t>
   </si>
   <si>
     <t>DISETUJUI</t>
   </si>
   <si>
     <t>PERUBAHAN****</t>
   </si>
   <si>
     <t>DITANGGUHKAN****</t>
   </si>
   <si>
     <t>TIDAK DISETUJUI****</t>
   </si>
   <si>
+    <t xml:space="preserve"> Dr. H. AGUS SUTISNA, S.Ag, M.Pd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">         NIP 197408092003121001</t>
+  </si>
+  <si>
     <t>VIII. KEPUTUSAN  PEJABAT  YANG BERWENANG  MEMBERIKAN  CUTI**</t>
   </si>
   <si>
-    <t xml:space="preserve">                   Kepala </t>
-[...7 lines deleted...]
-  <si>
     <t>Catatan:</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Coret yang tidak perlu</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Pilih salah satu dengan memberi tanda centang ( √ )</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>diisi oleh pejabat yang menangani bidang kepegawaian sebelum PNS mengajukan cuti</t>
   </si>
   <si>
     <t>****</t>
   </si>
   <si>
     <t>diberi tanda centang dan alasannya</t>
   </si>
   <si>
     <t>= Cuti tahun berjalan</t>
   </si>
   <si>
     <t>= Sisa cuti 1 tahun sebelumnya</t>
   </si>
   <si>
     <t>= Sisa cuti 2 tahun sebelumnya</t>
   </si>
   <si>
-    <t>………………………………………….</t>
-[...17 lines deleted...]
-    <t>Isi sesuai atasan</t>
+    <t>Acara Keluarga</t>
+  </si>
+  <si>
+    <t>Majalengka, 30 Juni 2025</t>
+  </si>
+  <si>
+    <t>Kepala Kantor Kementerian agama</t>
+  </si>
+  <si>
+    <t>Kabupaten Majalengka</t>
+  </si>
+  <si>
+    <t>NOMOR 07 TAHUN 2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TATA CARA PEMBERIAN CUTI PEGAWAI PEMERINTAH </t>
+  </si>
+  <si>
+    <t>DENGAN PERJANJIAN KERJA</t>
+  </si>
+  <si>
+    <t>2.  Cuti Sakit</t>
+  </si>
+  <si>
+    <t>3.  Cuti Melahirkan</t>
+  </si>
+  <si>
+    <t>4.  Cuti Besar</t>
+  </si>
+  <si>
+    <t>2. CUTI SAKIT</t>
+  </si>
+  <si>
+    <t>3. CUTI MELAHIRKAN</t>
+  </si>
+  <si>
+    <t>4. CUTI BESAR</t>
+  </si>
+  <si>
+    <t>1. CUTI TAHUNAN</t>
+  </si>
+  <si>
+    <t>Atasan</t>
+  </si>
+  <si>
+    <t>Nip</t>
+  </si>
+  <si>
+    <t>Pegawai</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-421]dd\ mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7.5"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -294,105 +276,78 @@
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF010101"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF010101"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...19 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -544,113 +499,65 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF010101"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF010101"/>
       </left>
       <right style="thin">
         <color rgb="FF010101"/>
       </right>
-      <top/>
-[...18 lines deleted...]
-      </right>
       <top style="thin">
         <color rgb="FF010101"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF010101"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF010101"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...26 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF010101"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF010101"/>
       </top>
       <bottom style="thin">
         <color rgb="FF010101"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF010101"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -729,418 +636,432 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF010101"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF010101"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF010101"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF010101"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF010101"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF010101"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF010101"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF010101"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF010101"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF010101"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...14 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1412,180 +1333,177 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="O54" sqref="O54"/>
+    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="Q45" sqref="Q45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="0.42578125" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
-    <col min="7" max="8" width="10.28515625" customWidth="1"/>
+    <col min="7" max="7" width="29.85546875" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" customWidth="1"/>
     <col min="11" max="11" width="0.7109375" customWidth="1"/>
-    <col min="12" max="12" width="13.140625" customWidth="1"/>
-    <col min="13" max="13" width="3.140625" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" customWidth="1"/>
+    <col min="13" max="13" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="6.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
-      <c r="G2" s="6" t="s">
+      <c r="H2" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
-      <c r="G3" s="6" t="s">
+      <c r="H3" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
-      <c r="G4" s="6" t="s">
+      <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4"/>
-      <c r="G5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="6"/>
+      <c r="H5" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
-      <c r="G6" s="6" t="s">
+      <c r="H6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
-      <c r="G7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="6"/>
+      <c r="H7" s="6" t="s">
+        <v>52</v>
+      </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
-      <c r="H8" s="9"/>
+      <c r="H8" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8"/>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="10"/>
@@ -1636,1092 +1554,1065 @@
       </c>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8"/>
-      <c r="B15" s="100" t="s">
+      <c r="B15" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="100"/>
-[...8 lines deleted...]
-      <c r="L15" s="100"/>
+      <c r="C15" s="96"/>
+      <c r="D15" s="96"/>
+      <c r="E15" s="96"/>
+      <c r="F15" s="96"/>
+      <c r="G15" s="96"/>
+      <c r="H15" s="96"/>
+      <c r="I15" s="96"/>
+      <c r="J15" s="96"/>
+      <c r="K15" s="96"/>
+      <c r="L15" s="96"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8"/>
-      <c r="B17" s="101" t="s">
+      <c r="B17" s="97" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="101"/>
-[...8 lines deleted...]
-      <c r="L17" s="101"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
+      <c r="F17" s="97"/>
+      <c r="G17" s="97"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="97"/>
+      <c r="K17" s="97"/>
+      <c r="L17" s="97"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
-      <c r="B18" s="102" t="s">
+      <c r="B18" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="98"/>
       <c r="D18" s="9"/>
       <c r="E18" s="13"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="17"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="8"/>
-      <c r="B19" s="103" t="s">
+      <c r="B19" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="104"/>
+      <c r="C19" s="100"/>
       <c r="D19" s="19"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="20"/>
       <c r="H19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="20"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
-      <c r="B20" s="105" t="s">
+      <c r="B20" s="101" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="106"/>
-[...8 lines deleted...]
-      <c r="L20" s="107"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="104"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="103"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8"/>
-      <c r="B22" s="110" t="s">
+      <c r="B22" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="111"/>
-[...7 lines deleted...]
-      <c r="K22" s="111"/>
+      <c r="C22" s="106"/>
+      <c r="D22" s="106"/>
+      <c r="E22" s="106"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="106"/>
+      <c r="H22" s="106"/>
+      <c r="I22" s="106"/>
+      <c r="J22" s="106"/>
+      <c r="K22" s="106"/>
       <c r="L22" s="23"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8"/>
-      <c r="B23" s="103" t="s">
+      <c r="B23" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="103"/>
-[...1 lines deleted...]
-      <c r="E23" s="103"/>
+      <c r="C23" s="99"/>
+      <c r="D23" s="99"/>
+      <c r="E23" s="99"/>
       <c r="F23" s="24"/>
-      <c r="G23" s="112" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="113"/>
+      <c r="G23" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" s="31"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="29"/>
       <c r="L23" s="24"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
-      <c r="B24" s="114" t="s">
-[...13 lines deleted...]
-      <c r="L24" s="25"/>
+      <c r="B24" s="107" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="107"/>
+      <c r="D24" s="107"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="26"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
-      <c r="B25" s="26" t="s">
-[...13 lines deleted...]
-      <c r="L25" s="25"/>
+      <c r="B25" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="27"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="26"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="22"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="9"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
-      <c r="B27" s="31" t="s">
-[...10 lines deleted...]
-      <c r="K27" s="27"/>
+      <c r="B27" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
       <c r="L27" s="23"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8"/>
-      <c r="B28" s="26"/>
-[...8 lines deleted...]
-      <c r="K28" s="27"/>
+      <c r="B28" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="28"/>
+      <c r="K28" s="28"/>
       <c r="L28" s="23"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="22"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="9"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8"/>
-      <c r="B30" s="31" t="s">
-[...10 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="B30" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="35"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
       <c r="L30" s="23"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
-      <c r="B31" s="26" t="s">
-[...13 lines deleted...]
-      <c r="L31" s="118"/>
+      <c r="B31" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="27"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="108"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="110"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="21"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
-      <c r="F32" s="36"/>
-      <c r="G32" s="36"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="9"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
-      <c r="B33" s="110" t="s">
-[...10 lines deleted...]
-      <c r="K33" s="37"/>
+      <c r="B33" s="105" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
+      <c r="I33" s="106"/>
+      <c r="J33" s="106"/>
+      <c r="K33" s="38"/>
       <c r="L33" s="23"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
-      <c r="B34" s="119" t="s">
-[...12 lines deleted...]
-      <c r="K34" s="97"/>
+      <c r="B34" s="111" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="111"/>
+      <c r="D34" s="111"/>
+      <c r="E34" s="112"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="86"/>
+      <c r="K34" s="19"/>
       <c r="L34" s="23"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
-      <c r="B35" s="39" t="s">
-[...17 lines deleted...]
-      <c r="L35" s="96"/>
+      <c r="B35" s="87" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="88"/>
+      <c r="D35" s="88"/>
+      <c r="E35" s="89"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="86"/>
+      <c r="K35" s="19"/>
+      <c r="L35" s="23"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
-      <c r="B36" s="39" t="s">
-[...12 lines deleted...]
-      <c r="K36" s="98"/>
+      <c r="B36" s="87" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88"/>
+      <c r="E36" s="89"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41"/>
+      <c r="J36" s="86"/>
+      <c r="K36" s="19"/>
       <c r="L36" s="23"/>
       <c r="M36" s="10"/>
     </row>
     <row r="37" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8"/>
-      <c r="B37" s="42" t="s">
-[...12 lines deleted...]
-      <c r="K37" s="38"/>
+      <c r="B37" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="C37" s="91"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="92"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="41"/>
+      <c r="J37" s="86"/>
+      <c r="K37" s="19"/>
       <c r="L37" s="23"/>
       <c r="M37" s="10"/>
     </row>
     <row r="38" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="8"/>
-      <c r="B38" s="44" t="s">
-[...12 lines deleted...]
-      <c r="K38" s="38"/>
+      <c r="B38" s="93"/>
+      <c r="C38" s="94"/>
+      <c r="D38" s="94"/>
+      <c r="E38" s="95"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="86"/>
+      <c r="K38" s="19"/>
       <c r="L38" s="23"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
       <c r="B39" s="21"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
-      <c r="F39" s="46"/>
-[...3 lines deleted...]
-      <c r="J39" s="46"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8"/>
-      <c r="B40" s="47" t="s">
-[...12 lines deleted...]
-      <c r="M40" s="52"/>
+      <c r="B40" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="42"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="45"/>
     </row>
     <row r="41" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
-      <c r="B41" s="53"/>
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="B41" s="46"/>
+      <c r="C41" s="47"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="47"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="31" t="s">
+        <v>25</v>
       </c>
       <c r="I41" s="16"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="20"/>
-      <c r="M41" s="52"/>
+      <c r="M41" s="45"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
-      <c r="B42" s="53"/>
-[...14 lines deleted...]
-    <row r="43" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="46"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="50"/>
+      <c r="H42" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="I42" s="123"/>
+      <c r="J42" s="123"/>
+      <c r="K42" s="123"/>
+      <c r="L42" s="124"/>
+      <c r="M42" s="51"/>
+    </row>
+    <row r="43" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
-      <c r="B43" s="59"/>
-[...12 lines deleted...]
-    <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="52"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="54"/>
+      <c r="J43" s="54"/>
+      <c r="K43" s="54"/>
+      <c r="L43" s="55"/>
+      <c r="M43" s="51"/>
+    </row>
+    <row r="44" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
-      <c r="B44" s="59"/>
-[...10 lines deleted...]
-      <c r="M44" s="58"/>
+      <c r="B44" s="52"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="50"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="54"/>
+      <c r="J44" s="54"/>
+      <c r="K44" s="54"/>
+      <c r="L44" s="55"/>
+      <c r="M44" s="51"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
-      <c r="B45" s="59"/>
+      <c r="B45" s="52"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="10"/>
-      <c r="H45" s="133" t="s">
-[...6 lines deleted...]
-      <c r="M45" s="52"/>
+      <c r="H45" s="122" t="s">
+        <v>63</v>
+      </c>
+      <c r="I45" s="123"/>
+      <c r="J45" s="123"/>
+      <c r="K45" s="123"/>
+      <c r="L45" s="124"/>
+      <c r="M45" s="45"/>
     </row>
     <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8"/>
-      <c r="B46" s="63"/>
-[...12 lines deleted...]
-      <c r="M46" s="52"/>
+      <c r="B46" s="56"/>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="57"/>
+      <c r="G46" s="58"/>
+      <c r="H46" s="113" t="s">
+        <v>62</v>
+      </c>
+      <c r="I46" s="114"/>
+      <c r="J46" s="114"/>
+      <c r="K46" s="114"/>
+      <c r="L46" s="115"/>
+      <c r="M46" s="45"/>
     </row>
     <row r="47" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="8"/>
-      <c r="B47" s="36"/>
+      <c r="B47" s="37"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
-      <c r="H47" s="66"/>
-[...4 lines deleted...]
-      <c r="M47" s="52"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="45"/>
     </row>
     <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8"/>
-      <c r="B48" s="125" t="s">
-[...11 lines deleted...]
-      <c r="L48" s="127"/>
+      <c r="B48" s="116" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="117"/>
+      <c r="D48" s="117"/>
+      <c r="E48" s="117"/>
+      <c r="F48" s="117"/>
+      <c r="G48" s="117"/>
+      <c r="H48" s="117"/>
+      <c r="I48" s="117"/>
+      <c r="J48" s="117"/>
+      <c r="K48" s="117"/>
+      <c r="L48" s="118"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="8"/>
-      <c r="B49" s="31" t="s">
-[...17 lines deleted...]
-      <c r="L49" s="69"/>
+      <c r="B49" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C49" s="33"/>
+      <c r="D49" s="60"/>
+      <c r="E49" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="F49" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="33"/>
+      <c r="H49" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="I49" s="42"/>
+      <c r="J49" s="42"/>
+      <c r="K49" s="42"/>
+      <c r="L49" s="62"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="8"/>
-      <c r="B50" s="26"/>
-[...5 lines deleted...]
-      <c r="H50" s="26"/>
+      <c r="B50" s="27"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="29"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="27"/>
+      <c r="G50" s="28"/>
+      <c r="H50" s="27"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="20"/>
       <c r="M50" s="10"/>
     </row>
-    <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="8"/>
-      <c r="B51" s="70"/>
+      <c r="B51" s="63"/>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
-      <c r="H51" s="136" t="s">
-[...5 lines deleted...]
-      <c r="L51" s="138"/>
+      <c r="H51" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="65"/>
       <c r="M51" s="10"/>
     </row>
-    <row r="52" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8"/>
-      <c r="B52" s="71"/>
+      <c r="B52" s="66"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
-      <c r="H52" s="72"/>
-[...3 lines deleted...]
-      <c r="L52" s="74"/>
+      <c r="H52" s="67"/>
+      <c r="I52" s="68"/>
+      <c r="J52" s="68"/>
+      <c r="K52" s="68"/>
+      <c r="L52" s="10"/>
       <c r="M52" s="10"/>
     </row>
-    <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="8"/>
-      <c r="B53" s="71"/>
+      <c r="B53" s="66"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
-      <c r="H53" s="72"/>
-[...3 lines deleted...]
-      <c r="L53" s="74"/>
+      <c r="H53" s="67"/>
+      <c r="I53" s="68"/>
+      <c r="J53" s="68"/>
+      <c r="K53" s="68"/>
+      <c r="L53" s="10"/>
       <c r="M53" s="10"/>
     </row>
     <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="8"/>
-      <c r="B54" s="71"/>
+      <c r="B54" s="66"/>
       <c r="C54" s="21"/>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
-      <c r="H54" s="139" t="s">
-[...5 lines deleted...]
-      <c r="L54" s="141"/>
+      <c r="H54" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="I54" s="68"/>
+      <c r="J54" s="68"/>
+      <c r="K54" s="68"/>
+      <c r="L54" s="10"/>
       <c r="M54" s="10"/>
     </row>
     <row r="55" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="8"/>
-      <c r="B55" s="75"/>
-[...11 lines deleted...]
-      <c r="L55" s="78"/>
+      <c r="B55" s="69"/>
+      <c r="C55" s="70"/>
+      <c r="D55" s="70"/>
+      <c r="E55" s="70"/>
+      <c r="F55" s="70"/>
+      <c r="G55" s="70"/>
+      <c r="H55" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="I55" s="72"/>
+      <c r="J55" s="72"/>
+      <c r="K55" s="72"/>
+      <c r="L55" s="73"/>
       <c r="M55" s="10"/>
     </row>
     <row r="56" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8"/>
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
-      <c r="I56" s="79"/>
-[...2 lines deleted...]
-      <c r="L56" s="79"/>
+      <c r="I56" s="68"/>
+      <c r="J56" s="68"/>
+      <c r="K56" s="68"/>
+      <c r="L56" s="68"/>
       <c r="M56" s="10"/>
     </row>
     <row r="57" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="8"/>
-      <c r="B57" s="128" t="s">
-[...11 lines deleted...]
-      <c r="L57" s="130"/>
+      <c r="B57" s="119" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" s="120"/>
+      <c r="D57" s="120"/>
+      <c r="E57" s="120"/>
+      <c r="F57" s="120"/>
+      <c r="G57" s="120"/>
+      <c r="H57" s="120"/>
+      <c r="I57" s="120"/>
+      <c r="J57" s="120"/>
+      <c r="K57" s="120"/>
+      <c r="L57" s="121"/>
       <c r="M57" s="10"/>
     </row>
     <row r="58" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8"/>
-      <c r="B58" s="26" t="s">
-[...17 lines deleted...]
-      <c r="L58" s="51"/>
+      <c r="B58" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="28"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="39"/>
+      <c r="H58" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="I58" s="43"/>
+      <c r="J58" s="43"/>
+      <c r="K58" s="43"/>
+      <c r="L58" s="44"/>
       <c r="M58" s="10"/>
     </row>
     <row r="59" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="8"/>
-      <c r="B59" s="26"/>
-[...9 lines deleted...]
-      <c r="L59" s="51"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="63"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="43"/>
+      <c r="L59" s="44"/>
       <c r="M59" s="10"/>
     </row>
     <row r="60" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="8"/>
-      <c r="B60" s="70"/>
-[...1 lines deleted...]
-      <c r="D60" s="46"/>
+      <c r="B60" s="63"/>
+      <c r="C60" s="39"/>
+      <c r="D60" s="39"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
-      <c r="H60" s="80" t="s">
-[...5 lines deleted...]
-      <c r="L60" s="81"/>
+      <c r="H60" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="I60" s="43"/>
+      <c r="J60" s="43"/>
+      <c r="K60" s="43"/>
+      <c r="L60" s="65"/>
       <c r="M60" s="10"/>
     </row>
     <row r="61" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="8"/>
-      <c r="B61" s="71"/>
+      <c r="B61" s="66"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
-      <c r="H61" s="82"/>
-[...2 lines deleted...]
-      <c r="K61" s="79"/>
+      <c r="H61" s="84" t="s">
+        <v>50</v>
+      </c>
+      <c r="I61" s="68"/>
+      <c r="J61" s="68"/>
+      <c r="K61" s="68"/>
       <c r="L61" s="10"/>
       <c r="M61" s="10"/>
     </row>
-    <row r="62" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="8"/>
-      <c r="B62" s="71"/>
+      <c r="B62" s="66"/>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
-      <c r="H62" s="82"/>
-[...2 lines deleted...]
-      <c r="K62" s="79"/>
+      <c r="H62" s="67"/>
+      <c r="I62" s="68"/>
+      <c r="J62" s="68"/>
+      <c r="K62" s="68"/>
       <c r="L62" s="10"/>
       <c r="M62" s="10"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="8"/>
-      <c r="B63" s="71"/>
+      <c r="B63" s="66"/>
       <c r="C63" s="21"/>
       <c r="D63" s="21"/>
       <c r="E63" s="21"/>
       <c r="F63" s="21"/>
       <c r="G63" s="21"/>
-      <c r="H63" s="95" t="s">
-[...4 lines deleted...]
-      <c r="K63" s="79"/>
+      <c r="H63" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="I63" s="68"/>
+      <c r="J63" s="68"/>
+      <c r="K63" s="68"/>
       <c r="L63" s="10"/>
       <c r="M63" s="10"/>
     </row>
     <row r="64" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8"/>
-      <c r="B64" s="75"/>
-[...14 lines deleted...]
-    <row r="65" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="69"/>
+      <c r="C64" s="70"/>
+      <c r="D64" s="70"/>
+      <c r="E64" s="70"/>
+      <c r="F64" s="70"/>
+      <c r="G64" s="70"/>
+      <c r="H64" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="I64" s="72"/>
+      <c r="J64" s="72"/>
+      <c r="K64" s="72"/>
+      <c r="L64" s="73"/>
+      <c r="M64" s="74"/>
+    </row>
+    <row r="65" spans="1:13" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="8"/>
-      <c r="M65" s="87"/>
+      <c r="M65" s="75"/>
     </row>
     <row r="66" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="8"/>
-      <c r="B66" s="88" t="s">
-[...12 lines deleted...]
-      <c r="M66" s="87"/>
+      <c r="B66" s="76" t="s">
+        <v>35</v>
+      </c>
+      <c r="C66" s="76"/>
+      <c r="D66" s="76"/>
+      <c r="E66" s="76"/>
+      <c r="F66" s="76"/>
+      <c r="G66" s="76"/>
+      <c r="H66" s="76"/>
+      <c r="I66" s="77"/>
+      <c r="J66" s="77"/>
+      <c r="K66" s="77"/>
+      <c r="L66" s="77"/>
+      <c r="M66" s="75"/>
     </row>
     <row r="67" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="8"/>
-      <c r="B67" s="88" t="s">
-[...14 lines deleted...]
-      <c r="M67" s="87"/>
+      <c r="B67" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="C67" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" s="76"/>
+      <c r="E67" s="76"/>
+      <c r="F67" s="76"/>
+      <c r="G67" s="76"/>
+      <c r="H67" s="76"/>
+      <c r="I67" s="77"/>
+      <c r="J67" s="77"/>
+      <c r="K67" s="77"/>
+      <c r="L67" s="77"/>
+      <c r="M67" s="75"/>
     </row>
     <row r="68" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="8"/>
-      <c r="B68" s="88" t="s">
-[...14 lines deleted...]
-      <c r="M68" s="87"/>
+      <c r="B68" s="76" t="s">
+        <v>38</v>
+      </c>
+      <c r="C68" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" s="76"/>
+      <c r="E68" s="76"/>
+      <c r="F68" s="76"/>
+      <c r="G68" s="76"/>
+      <c r="H68" s="76"/>
+      <c r="I68" s="77"/>
+      <c r="J68" s="77"/>
+      <c r="K68" s="77"/>
+      <c r="L68" s="77"/>
+      <c r="M68" s="75"/>
     </row>
     <row r="69" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="8"/>
-      <c r="B69" s="88" t="s">
-[...14 lines deleted...]
-      <c r="M69" s="87"/>
+      <c r="B69" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" s="76"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="77"/>
+      <c r="J69" s="77"/>
+      <c r="K69" s="77"/>
+      <c r="L69" s="77"/>
+      <c r="M69" s="75"/>
     </row>
     <row r="70" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="8"/>
-      <c r="B70" s="88" t="s">
-[...14 lines deleted...]
-      <c r="M70" s="87"/>
+      <c r="B70" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="C70" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="D70" s="76"/>
+      <c r="E70" s="76"/>
+      <c r="F70" s="76"/>
+      <c r="G70" s="76"/>
+      <c r="H70" s="76"/>
+      <c r="I70" s="77"/>
+      <c r="J70" s="77"/>
+      <c r="K70" s="77"/>
+      <c r="L70" s="77"/>
+      <c r="M70" s="75"/>
     </row>
     <row r="71" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="8"/>
-      <c r="B71" s="88" t="s">
-[...14 lines deleted...]
-      <c r="M71" s="87"/>
+      <c r="B71" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" s="78" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71" s="76"/>
+      <c r="E71" s="76"/>
+      <c r="F71" s="76"/>
+      <c r="G71" s="76"/>
+      <c r="H71" s="76"/>
+      <c r="I71" s="77"/>
+      <c r="J71" s="77"/>
+      <c r="K71" s="77"/>
+      <c r="L71" s="77"/>
+      <c r="M71" s="75"/>
     </row>
     <row r="72" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="8"/>
-      <c r="B72" s="88" t="s">
-[...14 lines deleted...]
-      <c r="M72" s="87"/>
+      <c r="B72" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="C72" s="78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D72" s="76"/>
+      <c r="E72" s="76"/>
+      <c r="F72" s="76"/>
+      <c r="G72" s="76"/>
+      <c r="H72" s="76"/>
+      <c r="I72" s="77"/>
+      <c r="J72" s="77"/>
+      <c r="K72" s="77"/>
+      <c r="L72" s="77"/>
+      <c r="M72" s="75"/>
     </row>
     <row r="73" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="91"/>
-[...15 lines deleted...]
-      <c r="M73" s="94"/>
+      <c r="A73" s="79"/>
+      <c r="B73" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="C73" s="81" t="s">
+        <v>46</v>
+      </c>
+      <c r="D73" s="80"/>
+      <c r="E73" s="80"/>
+      <c r="F73" s="80"/>
+      <c r="G73" s="80"/>
+      <c r="H73" s="80"/>
+      <c r="I73" s="80"/>
+      <c r="J73" s="80"/>
+      <c r="K73" s="80"/>
+      <c r="L73" s="80"/>
+      <c r="M73" s="82"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
+  <mergeCells count="21">
     <mergeCell ref="H46:L46"/>
     <mergeCell ref="B48:L48"/>
     <mergeCell ref="B57:L57"/>
-    <mergeCell ref="C37:D37"/>
-[...2 lines deleted...]
-    <mergeCell ref="F38:J38"/>
     <mergeCell ref="H42:L42"/>
     <mergeCell ref="H45:L45"/>
-    <mergeCell ref="H51:L51"/>
-[...13 lines deleted...]
-    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B38:E38"/>
     <mergeCell ref="B15:L15"/>
     <mergeCell ref="B17:L17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:L20"/>
+    <mergeCell ref="B22:K22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="G31:L31"/>
+    <mergeCell ref="B33:J33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B35:E35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="4294967292" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PPPK</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>