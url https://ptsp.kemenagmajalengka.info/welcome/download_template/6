--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C6C1A197-B772-42E8-BFA0-2DEB535695E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{24FB5539-B7E9-46AC-A41A-D1F3B0206A38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="elis sadiah" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="70">
   <si>
     <t>ANAK LAMPIRAN 1.b</t>
   </si>
   <si>
     <t>PERATURAN BADAN KEPEGAWAIAN NEGARA</t>
   </si>
   <si>
     <t>REPUBLIK INDONESIA</t>
   </si>
   <si>
     <t>NOMOR 24 TAHUN 2017</t>
   </si>
   <si>
@@ -172,105 +172,105 @@
   <si>
     <t>Hormat Saya,</t>
   </si>
   <si>
     <t>VII.  PERTIMBANGAN  ATASAN LANGSUNG**</t>
   </si>
   <si>
     <t>DISETUJUI</t>
   </si>
   <si>
     <t>PERUBAHAN****</t>
   </si>
   <si>
     <t>DITANGGUHKAN****</t>
   </si>
   <si>
     <t>TIDAK DISETUJUI****</t>
   </si>
   <si>
     <t>VIII. KEPUTUSAN  PEJABAT  YANG BERWENANG  MEMBERIKAN  CUTI**</t>
   </si>
   <si>
     <t xml:space="preserve">                   Kepala </t>
   </si>
   <si>
-    <t xml:space="preserve"> Dr. H. AGUS SUTISNA, S.Ag, M.Pd</t>
-[...4 lines deleted...]
-  <si>
     <t>Catatan:</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Coret yang tidak perlu</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Pilih salah satu dengan memberi tanda centang ( √ )</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>diisi oleh pejabat yang menangani bidang kepegawaian sebelum PNS mengajukan cuti</t>
   </si>
   <si>
     <t>****</t>
   </si>
   <si>
     <t>diberi tanda centang dan alasannya</t>
   </si>
   <si>
     <t>= Cuti tahun berjalan</t>
   </si>
   <si>
     <t>= Sisa cuti 1 tahun sebelumnya</t>
   </si>
   <si>
     <t>= Sisa cuti 2 tahun sebelumnya</t>
   </si>
   <si>
     <t>Kepala Madrasah</t>
   </si>
   <si>
     <t>………………………………………….</t>
   </si>
   <si>
     <t xml:space="preserve">      NIP.</t>
   </si>
   <si>
     <t>……………………………………..</t>
   </si>
   <si>
     <t xml:space="preserve">Majalengka, </t>
+  </si>
+  <si>
+    <t>Dr. Hj EUIS DAMAYANTI.,M.P.,Kim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         NIP 196907301994032003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-421]dd\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7.5"/>
@@ -733,51 +733,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF010101"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF010101"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="144">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -961,186 +961,192 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1412,52 +1418,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M73"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P55" sqref="P55"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="T59" sqref="T59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="0.42578125" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" customWidth="1"/>
     <col min="11" max="11" width="0.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="3.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -1541,51 +1547,51 @@
       <c r="L7" s="6"/>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8"/>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="10"/>
@@ -1636,219 +1642,219 @@
       </c>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8"/>
-      <c r="B15" s="136" t="s">
+      <c r="B15" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="136"/>
-[...8 lines deleted...]
-      <c r="L15" s="136"/>
+      <c r="C15" s="99"/>
+      <c r="D15" s="99"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="99"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="99"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8"/>
-      <c r="B17" s="110" t="s">
+      <c r="B17" s="100" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="110"/>
-[...8 lines deleted...]
-      <c r="L17" s="110"/>
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="100"/>
+      <c r="K17" s="100"/>
+      <c r="L17" s="100"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
-      <c r="B18" s="128" t="s">
+      <c r="B18" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="128"/>
+      <c r="C18" s="101"/>
       <c r="D18" s="9"/>
       <c r="E18" s="13"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="17"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="8"/>
-      <c r="B19" s="124" t="s">
+      <c r="B19" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="137"/>
+      <c r="C19" s="103"/>
       <c r="D19" s="19"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="20"/>
       <c r="H19" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="20"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
-      <c r="B20" s="138" t="s">
+      <c r="B20" s="104" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="139"/>
-[...8 lines deleted...]
-      <c r="L20" s="140"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="106"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="106"/>
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106"/>
+      <c r="L20" s="106"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8"/>
-      <c r="B22" s="122" t="s">
+      <c r="B22" s="109" t="s">
         <v>17</v>
       </c>
-      <c r="C22" s="123"/>
-[...7 lines deleted...]
-      <c r="K22" s="123"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="110"/>
       <c r="L22" s="23"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8"/>
-      <c r="B23" s="124" t="s">
+      <c r="B23" s="102" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="124"/>
-[...1 lines deleted...]
-      <c r="E23" s="124"/>
+      <c r="C23" s="102"/>
+      <c r="D23" s="102"/>
+      <c r="E23" s="102"/>
       <c r="F23" s="24"/>
-      <c r="G23" s="125" t="s">
+      <c r="G23" s="111" t="s">
         <v>19</v>
       </c>
-      <c r="H23" s="125"/>
-[...2 lines deleted...]
-      <c r="K23" s="126"/>
+      <c r="H23" s="111"/>
+      <c r="I23" s="111"/>
+      <c r="J23" s="111"/>
+      <c r="K23" s="112"/>
       <c r="L23" s="24"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
-      <c r="B24" s="127" t="s">
+      <c r="B24" s="113" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="127"/>
-[...1 lines deleted...]
-      <c r="E24" s="127"/>
+      <c r="C24" s="113"/>
+      <c r="D24" s="113"/>
+      <c r="E24" s="113"/>
       <c r="F24" s="24"/>
-      <c r="G24" s="128" t="s">
+      <c r="G24" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="H24" s="128"/>
-[...2 lines deleted...]
-      <c r="K24" s="128"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="114"/>
+      <c r="K24" s="101"/>
       <c r="L24" s="25"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="26" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="28"/>
       <c r="F25" s="29"/>
       <c r="G25" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="30"/>
       <c r="I25" s="26"/>
       <c r="J25" s="27"/>
       <c r="K25" s="28"/>
       <c r="L25" s="25"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="21"/>
@@ -1917,185 +1923,185 @@
         <v>25</v>
       </c>
       <c r="C30" s="34"/>
       <c r="D30" s="34"/>
       <c r="E30" s="32"/>
       <c r="F30" s="33"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="23"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
       <c r="B31" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="26"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28"/>
       <c r="F31" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="G31" s="130"/>
-[...4 lines deleted...]
-      <c r="L31" s="132"/>
+      <c r="G31" s="115"/>
+      <c r="H31" s="116"/>
+      <c r="I31" s="116"/>
+      <c r="J31" s="116"/>
+      <c r="K31" s="116"/>
+      <c r="L31" s="117"/>
       <c r="M31" s="10"/>
     </row>
     <row r="32" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="21"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="9"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
-      <c r="B33" s="122" t="s">
+      <c r="B33" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="123"/>
-[...6 lines deleted...]
-      <c r="J33" s="123"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="110"/>
+      <c r="E33" s="110"/>
+      <c r="F33" s="110"/>
+      <c r="G33" s="110"/>
+      <c r="H33" s="110"/>
+      <c r="I33" s="110"/>
+      <c r="J33" s="110"/>
       <c r="K33" s="37"/>
       <c r="L33" s="23"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
-      <c r="B34" s="133" t="s">
+      <c r="B34" s="118" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="133"/>
-[...2 lines deleted...]
-      <c r="F34" s="110" t="s">
+      <c r="C34" s="118"/>
+      <c r="D34" s="118"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="100" t="s">
         <v>30</v>
       </c>
-      <c r="G34" s="110"/>
-[...3 lines deleted...]
-      <c r="K34" s="97"/>
+      <c r="G34" s="100"/>
+      <c r="H34" s="100"/>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="96"/>
       <c r="L34" s="23"/>
       <c r="M34" s="10"/>
     </row>
     <row r="35" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
       <c r="B35" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="C35" s="135" t="s">
+      <c r="C35" s="120" t="s">
         <v>32</v>
       </c>
-      <c r="D35" s="135"/>
+      <c r="D35" s="120"/>
       <c r="E35" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="F35" s="110" t="s">
+      <c r="F35" s="100" t="s">
         <v>34</v>
       </c>
-      <c r="G35" s="110"/>
-[...2 lines deleted...]
-      <c r="J35" s="110"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
       <c r="K35" s="9"/>
-      <c r="L35" s="96"/>
+      <c r="L35" s="95"/>
       <c r="M35" s="10"/>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="121"/>
-      <c r="D36" s="121"/>
+      <c r="C36" s="108"/>
+      <c r="D36" s="108"/>
       <c r="E36" s="41"/>
-      <c r="F36" s="110" t="s">
+      <c r="F36" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="G36" s="110"/>
-[...3 lines deleted...]
-      <c r="K36" s="98"/>
+      <c r="G36" s="100"/>
+      <c r="H36" s="100"/>
+      <c r="I36" s="100"/>
+      <c r="J36" s="100"/>
+      <c r="K36" s="97"/>
       <c r="L36" s="23"/>
       <c r="M36" s="10"/>
     </row>
     <row r="37" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8"/>
       <c r="B37" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="109"/>
-      <c r="D37" s="109"/>
+      <c r="C37" s="130"/>
+      <c r="D37" s="130"/>
       <c r="E37" s="43"/>
-      <c r="F37" s="110" t="s">
+      <c r="F37" s="100" t="s">
         <v>38</v>
       </c>
-      <c r="G37" s="110"/>
-[...2 lines deleted...]
-      <c r="J37" s="110"/>
+      <c r="G37" s="100"/>
+      <c r="H37" s="100"/>
+      <c r="I37" s="100"/>
+      <c r="J37" s="100"/>
       <c r="K37" s="38"/>
       <c r="L37" s="23"/>
       <c r="M37" s="10"/>
     </row>
     <row r="38" spans="1:13" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="8"/>
       <c r="B38" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C38" s="111"/>
-      <c r="D38" s="111"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="131"/>
       <c r="E38" s="45"/>
-      <c r="F38" s="110" t="s">
+      <c r="F38" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="G38" s="110"/>
-[...2 lines deleted...]
-      <c r="J38" s="110"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
       <c r="K38" s="38"/>
       <c r="L38" s="23"/>
       <c r="M38" s="10"/>
     </row>
     <row r="39" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
       <c r="B39" s="21"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="46"/>
       <c r="G39" s="46"/>
       <c r="H39" s="46"/>
       <c r="I39" s="46"/>
       <c r="J39" s="46"/>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8"/>
       <c r="B40" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
@@ -2113,304 +2119,304 @@
     <row r="41" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="53"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
       <c r="E41" s="54"/>
       <c r="F41" s="55"/>
       <c r="G41" s="56"/>
       <c r="H41" s="30" t="s">
         <v>42</v>
       </c>
       <c r="I41" s="16"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="20"/>
       <c r="M41" s="52"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
       <c r="B42" s="53"/>
       <c r="C42" s="54"/>
       <c r="D42" s="54"/>
       <c r="E42" s="54"/>
       <c r="F42" s="36"/>
       <c r="G42" s="57"/>
-      <c r="H42" s="112" t="s">
+      <c r="H42" s="132" t="s">
         <v>43</v>
       </c>
-      <c r="I42" s="113"/>
-[...2 lines deleted...]
-      <c r="L42" s="114"/>
+      <c r="I42" s="133"/>
+      <c r="J42" s="133"/>
+      <c r="K42" s="133"/>
+      <c r="L42" s="134"/>
       <c r="M42" s="58"/>
     </row>
     <row r="43" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
       <c r="B43" s="59"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="57"/>
       <c r="H43" s="60"/>
       <c r="I43" s="61"/>
       <c r="J43" s="61"/>
       <c r="K43" s="61"/>
       <c r="L43" s="62"/>
       <c r="M43" s="58"/>
     </row>
     <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
       <c r="B44" s="59"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="57"/>
       <c r="H44" s="60"/>
       <c r="I44" s="61"/>
       <c r="J44" s="61"/>
       <c r="K44" s="61"/>
       <c r="L44" s="62"/>
       <c r="M44" s="58"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
       <c r="B45" s="59"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="10"/>
-      <c r="H45" s="112" t="s">
-[...5 lines deleted...]
-      <c r="L45" s="114"/>
+      <c r="H45" s="132" t="s">
+        <v>66</v>
+      </c>
+      <c r="I45" s="133"/>
+      <c r="J45" s="133"/>
+      <c r="K45" s="133"/>
+      <c r="L45" s="134"/>
       <c r="M45" s="52"/>
     </row>
     <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8"/>
       <c r="B46" s="63"/>
       <c r="C46" s="64"/>
       <c r="D46" s="64"/>
       <c r="E46" s="64"/>
       <c r="F46" s="64"/>
       <c r="G46" s="65"/>
-      <c r="H46" s="100" t="s">
+      <c r="H46" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="I46" s="101"/>
-[...2 lines deleted...]
-      <c r="L46" s="102"/>
+      <c r="I46" s="122"/>
+      <c r="J46" s="122"/>
+      <c r="K46" s="122"/>
+      <c r="L46" s="123"/>
       <c r="M46" s="52"/>
     </row>
     <row r="47" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="8"/>
       <c r="B47" s="36"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
       <c r="H47" s="66"/>
       <c r="I47" s="66"/>
       <c r="J47" s="66"/>
       <c r="K47" s="66"/>
       <c r="L47" s="66"/>
       <c r="M47" s="52"/>
     </row>
     <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8"/>
-      <c r="B48" s="103" t="s">
+      <c r="B48" s="124" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="104"/>
-[...8 lines deleted...]
-      <c r="L48" s="105"/>
+      <c r="C48" s="125"/>
+      <c r="D48" s="125"/>
+      <c r="E48" s="125"/>
+      <c r="F48" s="125"/>
+      <c r="G48" s="125"/>
+      <c r="H48" s="125"/>
+      <c r="I48" s="125"/>
+      <c r="J48" s="125"/>
+      <c r="K48" s="125"/>
+      <c r="L48" s="126"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="8"/>
       <c r="B49" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="32"/>
       <c r="D49" s="67"/>
       <c r="E49" s="67" t="s">
         <v>46</v>
       </c>
       <c r="F49" s="31" t="s">
         <v>47</v>
       </c>
       <c r="G49" s="32"/>
       <c r="H49" s="68" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="49"/>
       <c r="J49" s="49"/>
       <c r="K49" s="49"/>
       <c r="L49" s="69"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="8"/>
       <c r="B50" s="26"/>
       <c r="C50" s="27"/>
       <c r="D50" s="28"/>
       <c r="E50" s="30"/>
       <c r="F50" s="26"/>
       <c r="G50" s="27"/>
       <c r="H50" s="26"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="20"/>
       <c r="M50" s="10"/>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="8"/>
       <c r="B51" s="70"/>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
-      <c r="H51" s="115" t="s">
-[...5 lines deleted...]
-      <c r="L51" s="117"/>
+      <c r="H51" s="135" t="s">
+        <v>63</v>
+      </c>
+      <c r="I51" s="136"/>
+      <c r="J51" s="136"/>
+      <c r="K51" s="136"/>
+      <c r="L51" s="137"/>
       <c r="M51" s="10"/>
     </row>
     <row r="52" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8"/>
       <c r="B52" s="71"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="72"/>
       <c r="I52" s="73"/>
       <c r="J52" s="73"/>
       <c r="K52" s="73"/>
       <c r="L52" s="74"/>
       <c r="M52" s="10"/>
     </row>
     <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="8"/>
       <c r="B53" s="71"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="72"/>
       <c r="I53" s="73"/>
       <c r="J53" s="73"/>
       <c r="K53" s="73"/>
       <c r="L53" s="74"/>
       <c r="M53" s="10"/>
     </row>
     <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="8"/>
       <c r="B54" s="71"/>
       <c r="C54" s="21"/>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
-      <c r="H54" s="118" t="s">
-[...5 lines deleted...]
-      <c r="L54" s="120"/>
+      <c r="H54" s="138" t="s">
+        <v>64</v>
+      </c>
+      <c r="I54" s="139"/>
+      <c r="J54" s="139"/>
+      <c r="K54" s="139"/>
+      <c r="L54" s="140"/>
       <c r="M54" s="10"/>
     </row>
     <row r="55" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="8"/>
       <c r="B55" s="75"/>
       <c r="C55" s="76"/>
       <c r="D55" s="76"/>
       <c r="E55" s="76"/>
       <c r="F55" s="76"/>
       <c r="G55" s="76"/>
-      <c r="H55" s="99" t="s">
-        <v>67</v>
+      <c r="H55" s="98" t="s">
+        <v>65</v>
       </c>
       <c r="I55" s="77"/>
       <c r="J55" s="77"/>
       <c r="K55" s="77"/>
       <c r="L55" s="78"/>
       <c r="M55" s="10"/>
     </row>
     <row r="56" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8"/>
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="79"/>
       <c r="J56" s="79"/>
       <c r="K56" s="79"/>
       <c r="L56" s="79"/>
       <c r="M56" s="10"/>
     </row>
     <row r="57" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="8"/>
-      <c r="B57" s="106" t="s">
+      <c r="B57" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="C57" s="107"/>
-[...8 lines deleted...]
-      <c r="L57" s="108"/>
+      <c r="C57" s="128"/>
+      <c r="D57" s="128"/>
+      <c r="E57" s="128"/>
+      <c r="F57" s="128"/>
+      <c r="G57" s="128"/>
+      <c r="H57" s="128"/>
+      <c r="I57" s="128"/>
+      <c r="J57" s="128"/>
+      <c r="K57" s="128"/>
+      <c r="L57" s="129"/>
       <c r="M57" s="10"/>
     </row>
     <row r="58" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8"/>
       <c r="B58" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C58" s="27"/>
       <c r="D58" s="28"/>
       <c r="E58" s="28" t="s">
         <v>46</v>
       </c>
       <c r="F58" s="70" t="s">
         <v>47</v>
       </c>
       <c r="G58" s="46"/>
       <c r="H58" s="80" t="s">
         <v>48</v>
       </c>
       <c r="I58" s="50"/>
       <c r="J58" s="50"/>
       <c r="K58" s="50"/>
       <c r="L58" s="51"/>
       <c r="M58" s="10"/>
     </row>
@@ -2439,285 +2445,286 @@
       <c r="G60" s="21"/>
       <c r="H60" s="80" t="s">
         <v>50</v>
       </c>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="81"/>
       <c r="M60" s="10"/>
     </row>
     <row r="61" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="8"/>
       <c r="B61" s="71"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="82"/>
       <c r="I61" s="79"/>
       <c r="J61" s="79"/>
       <c r="K61" s="79"/>
       <c r="L61" s="10"/>
       <c r="M61" s="10"/>
     </row>
-    <row r="62" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="8"/>
       <c r="B62" s="71"/>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="82"/>
       <c r="I62" s="79"/>
       <c r="J62" s="79"/>
       <c r="K62" s="79"/>
       <c r="L62" s="10"/>
       <c r="M62" s="10"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="8"/>
       <c r="B63" s="71"/>
       <c r="C63" s="21"/>
       <c r="D63" s="21"/>
       <c r="E63" s="21"/>
       <c r="F63" s="21"/>
       <c r="G63" s="21"/>
-      <c r="H63" s="95" t="s">
-[...5 lines deleted...]
-      <c r="L63" s="10"/>
+      <c r="H63" s="141" t="s">
+        <v>68</v>
+      </c>
+      <c r="I63" s="143"/>
+      <c r="J63" s="143"/>
+      <c r="K63" s="143"/>
+      <c r="L63" s="142"/>
       <c r="M63" s="10"/>
     </row>
     <row r="64" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8"/>
       <c r="B64" s="75"/>
       <c r="C64" s="76"/>
       <c r="D64" s="76"/>
       <c r="E64" s="76"/>
       <c r="F64" s="76"/>
       <c r="G64" s="76"/>
       <c r="H64" s="83" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="I64" s="84"/>
       <c r="J64" s="84"/>
       <c r="K64" s="84"/>
       <c r="L64" s="85"/>
       <c r="M64" s="86"/>
     </row>
     <row r="65" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="8"/>
       <c r="M65" s="87"/>
     </row>
     <row r="66" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="8"/>
       <c r="B66" s="88" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C66" s="88"/>
       <c r="D66" s="88"/>
       <c r="E66" s="88"/>
       <c r="F66" s="88"/>
       <c r="G66" s="88"/>
       <c r="H66" s="88"/>
       <c r="I66" s="89"/>
       <c r="J66" s="89"/>
       <c r="K66" s="89"/>
       <c r="L66" s="89"/>
       <c r="M66" s="87"/>
     </row>
     <row r="67" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="8"/>
       <c r="B67" s="88" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C67" s="88" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D67" s="88"/>
       <c r="E67" s="88"/>
       <c r="F67" s="88"/>
       <c r="G67" s="88"/>
       <c r="H67" s="88"/>
       <c r="I67" s="89"/>
       <c r="J67" s="89"/>
       <c r="K67" s="89"/>
       <c r="L67" s="89"/>
       <c r="M67" s="87"/>
     </row>
     <row r="68" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="8"/>
       <c r="B68" s="88" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C68" s="88" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D68" s="88"/>
       <c r="E68" s="88"/>
       <c r="F68" s="88"/>
       <c r="G68" s="88"/>
       <c r="H68" s="88"/>
       <c r="I68" s="89"/>
       <c r="J68" s="89"/>
       <c r="K68" s="89"/>
       <c r="L68" s="89"/>
       <c r="M68" s="87"/>
     </row>
     <row r="69" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="8"/>
       <c r="B69" s="88" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C69" s="88" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D69" s="88"/>
       <c r="E69" s="88"/>
       <c r="F69" s="88"/>
       <c r="G69" s="88"/>
       <c r="H69" s="88"/>
       <c r="I69" s="89"/>
       <c r="J69" s="89"/>
       <c r="K69" s="89"/>
       <c r="L69" s="89"/>
       <c r="M69" s="87"/>
     </row>
     <row r="70" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="8"/>
       <c r="B70" s="88" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C70" s="88" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D70" s="88"/>
       <c r="E70" s="88"/>
       <c r="F70" s="88"/>
       <c r="G70" s="88"/>
       <c r="H70" s="88"/>
       <c r="I70" s="89"/>
       <c r="J70" s="89"/>
       <c r="K70" s="89"/>
       <c r="L70" s="89"/>
       <c r="M70" s="87"/>
     </row>
     <row r="71" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="8"/>
       <c r="B71" s="88" t="s">
         <v>39</v>
       </c>
       <c r="C71" s="90" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D71" s="88"/>
       <c r="E71" s="88"/>
       <c r="F71" s="88"/>
       <c r="G71" s="88"/>
       <c r="H71" s="88"/>
       <c r="I71" s="89"/>
       <c r="J71" s="89"/>
       <c r="K71" s="89"/>
       <c r="L71" s="89"/>
       <c r="M71" s="87"/>
     </row>
     <row r="72" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="8"/>
       <c r="B72" s="88" t="s">
         <v>37</v>
       </c>
       <c r="C72" s="90" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D72" s="88"/>
       <c r="E72" s="88"/>
       <c r="F72" s="88"/>
       <c r="G72" s="88"/>
       <c r="H72" s="88"/>
       <c r="I72" s="89"/>
       <c r="J72" s="89"/>
       <c r="K72" s="89"/>
       <c r="L72" s="89"/>
       <c r="M72" s="87"/>
     </row>
     <row r="73" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="91"/>
       <c r="B73" s="92" t="s">
         <v>35</v>
       </c>
       <c r="C73" s="93" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D73" s="92"/>
       <c r="E73" s="92"/>
       <c r="F73" s="92"/>
       <c r="G73" s="92"/>
       <c r="H73" s="92"/>
       <c r="I73" s="92"/>
       <c r="J73" s="92"/>
       <c r="K73" s="92"/>
       <c r="L73" s="92"/>
       <c r="M73" s="94"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
-[...5 lines deleted...]
-    <mergeCell ref="D20:L20"/>
+  <mergeCells count="31">
+    <mergeCell ref="H63:L63"/>
+    <mergeCell ref="H46:L46"/>
+    <mergeCell ref="B48:L48"/>
+    <mergeCell ref="B57:L57"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="H42:L42"/>
+    <mergeCell ref="H45:L45"/>
+    <mergeCell ref="H51:L51"/>
+    <mergeCell ref="H54:L54"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="F36:J36"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="G23:K23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="G24:K24"/>
     <mergeCell ref="G31:L31"/>
     <mergeCell ref="B33:J33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F34:J34"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="F35:J35"/>
-    <mergeCell ref="H46:L46"/>
-[...9 lines deleted...]
-    <mergeCell ref="H54:L54"/>
+    <mergeCell ref="B15:L15"/>
+    <mergeCell ref="B17:L17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:L20"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elis sadiah</vt:lpstr>